--- v3 (2026-03-30)
+++ v4 (2026-07-14)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yak dostum bir sigara daha!Bir kürek toprak attığımı bilirim mezarıma...Bâki kalan yoldaşlıklardır, dostluklar hoş bir seda!..Yaşanmamış gençliğim kaleme hasret; parmak izim kalsın yarın avluma kurulacak darağacında. Onların olsun huzur; bulamadıkları hanlar, hamamlar, sabi kanlarından biriktirdikleri kirli para!..Müşadiye 3 Nolu Hücre, Tokat Cezaevi1981</w:t>
+              <w:t xml:space="preserve">Yak dostum bir sigara daha! Bir kürek toprak attığımı bilirim mezarıma... Bâki kalan yoldaşlıklardır, dostluklar hoş bir seda!.. Yaşanmamış gençliğim kaleme hasret; parmak izim kalsın yarın avluma kurulacak darağacında. Onların olsun huzur; bulamadıkları hanlar, hamamlar, sabi kanlarından biriktirdikleri kirli para!.. Müşadiye 3 Nolu Hücre, Tokat Cezaevi 1981</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>