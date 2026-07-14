--- v0 (2026-04-03)
+++ v1 (2026-07-14)
@@ -91,51 +91,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eser Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goltz Paşa`nın Hatıratı</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yazar Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mareşal Colmar Von Der Goltz Paşa</w:t>
+              <w:t xml:space="preserve">Wilhelm Colmar Von Der Goltz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alt Başlık: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cihan Harbi'nde Mareşal Colmar Von Der Goltz Paşa'</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tür Serisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>