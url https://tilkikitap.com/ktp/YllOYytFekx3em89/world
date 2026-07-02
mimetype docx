--- v3 (2026-04-09)
+++ v4 (2026-07-02)
@@ -332,77 +332,91 @@
               <w:rPr/>
               <w:t xml:space="preserve">Mizanpajcı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yasemin Er</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak Grafikeri: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yasemin Er</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISBN Görevlisi: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yusuf Efe Civlez</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kelimelerle yazılmış öğütler ve dualar ruhumun ilhamı ve zihin gücümdür. İnsan Allah`ın ilham verdiği ve ona bilmediğini öğrettiği bir kuldur. Ne bir şiir ne ne de masaldır ne nede bir hikayedir, sözlerim öğüttür, ve zikirdir ve duadır. Nefsinize sözlerimin erişmesini ve öğüt almanızı isterim. Allah göklerin ve yerin nurudur. Allah insanları kuşatmıştır. İnsanoğlu Allaha ibadet etmesi için yaratılmıştır. İbadet etmenin misali, içinde eşsiz hazineler bulunan yıkılmaz bir kaledir. Zikir ruhunuzun direksiz kubbesidir, tıpkı gökyüzü gibi sarar ve size huzur verir. Eğer zikirden uzak bir yaşama sürüklenirseniz, yaşamda hidayete eremezsiniz. Allah rahmetini iman eden insanların nefsi üzerine yazmıştır. Allah dilediği kulunu nuruna iletir.</w:t>
+              <w:t xml:space="preserve">Kelimelerle yazılmış öğütler ve dualar ruhumun ilhamı ve zihin gücümdür. İnsan Allah'ın ilham verdiği ve ona bilmediğini öğrettiği bir kuldur. Ne bir şiir ne ne de masaldır ne nede bir hikayedir, sözlerim öğüttür, ve zikirdir ve duadır. Nefsinize sözlerimin erişmesini ve öğüt almanızı isterim. Allah göklerin ve yerin nurudur. Allah insanları kuşatmıştır. İnsanoğlu Allaha ibadet etmesi için yaratılmıştır. İbadet etmenin misali, içinde eşsiz hazineler bulunan yıkılmaz bir kaledir. Zikir ruhunuzun direksiz kubbesidir, tıpkı gökyüzü gibi sarar ve size huzur verir. Eğer zikirden uzak bir yaşama sürüklenirseniz, yaşamda hidayete eremezsiniz. Allah rahmetini iman eden insanların nefsi üzerine yazmıştır. Allah dilediği kulunu nuruna iletir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>