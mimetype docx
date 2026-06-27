--- v3 (2026-04-07)
+++ v4 (2026-06-27)
@@ -359,51 +359,51 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sevgili delikanlı adayı okuyucum
- Bu kitap delikanlı olmanın erdemini ve faziletini anlatmak maksadıyla kaleme alınmıştır.	Bu kitapta ilk önce delikanlı olmanın ne kadar büyük bir erdem olduğunu öğreneceksin.Erdemli bir delikanlı olmanın ilkelerini okuduğun zaman, bu görevin zorluğunu anlayacaksın.Delikanlı olmanın maddi bir kazancı yoktur. Delikanlı olmanın kazancı insanların sevgisini ve takdirini kazanmaktır.</w:t>
+ Bu kitap delikanlı olmanın erdemini ve faziletini anlatmak maksadıyla kaleme alınmıştır. Bu kitapta ilk önce delikanlı olmanın ne kadar büyük bir erdem olduğunu öğreneceksin. Erdemli bir delikanlı olmanın ilkelerini okuduğun zaman, bu görevin zorluğunu anlayacaksın. Delikanlı olmanın maddi bir kazancı yoktur. Delikanlı olmanın kazancı insanların sevgisini ve takdirini kazanmaktır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>